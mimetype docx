--- v1 (2026-03-21)
+++ v2 (2026-06-04)
@@ -1,3502 +1,2511 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="172C38D8">
-[...1539 lines deleted...]
-    <w:p w14:paraId="43601176">
+    <w:p w14:paraId="43601176" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk160697372"/>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Résumé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578AA90B">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="578AA90B" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Résumé</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> :   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>250 mots maximum</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="7D83E847">
+    <w:p w14:paraId="7D83E847" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>VOTRE TEXTE</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Méthodes : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>VOTRE TEXTE</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Résultats : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>VOTRE TEXTE</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusion : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>VOTRE TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4872F177">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4872F177" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk160697385"/>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Mots-cl</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br w:type="textWrapping"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mots-clés </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 mots minimum, 5 maximum</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:br w:type="textWrapping"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">mot1, mot2, mot3  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="7CA63DDD">
-[...13 lines deleted...]
-    <w:p w14:paraId="70BAEE88">
+    <w:p w14:paraId="7CA63DDD" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A04D1C" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70BAEE88" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="00C04682" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C04682">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5DBC8F">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4E5DBC8F" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="00C04682" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C04682">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00C04682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C04682">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04682">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>250 words maximum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D179C2D">
+    <w:p w14:paraId="7D179C2D" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Introduction : </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Introduction :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>YOUR TEXT</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Methods : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>YOUR TEXT</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Results : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>YOUR TEXT</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusion : </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>YOUR TEXT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCF6F93">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0DCF6F93" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:br w:type="textWrapping"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 to 5 maximum</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:br w:type="textWrapping"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">word1, word2, word3  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F80C61">
-[...55 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="69F80C61" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BFFC4FF" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3549B8" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5A0503" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317F36E2" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78693A10" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E58054" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7914EC">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3A7914EC" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522465B2">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="522465B2" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595E2DD6">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="595E2DD6" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Matériels et méthodes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D115239">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0D115239" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8C0243">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6C8C0243" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Résultats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523FAEF6">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="523FAEF6" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7027FF7C">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7027FF7C" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tableaux</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49813C5F">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49813C5F" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Figures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF5D9F5">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7DF5D9F5" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Images</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB776DA">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5BB776DA" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285763EF">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="285763EF" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA1A064">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3BA1A064" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4292EAA1">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4292EAA1" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193FF536">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="193FF536" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Remerciements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AEE079">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45AEE079" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E66336">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="60E66336" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Conflits d’intérêts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017905FB">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="017905FB" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE72F39">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1AE72F39" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Contributions des auteurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320B6AA9">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="320B6AA9" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TEXTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B07A946">
+    <w:p w14:paraId="7B07A946" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="00AF0A03" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Références </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF0A03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(10 à 30 au maximum)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF5DCBF">
-[...1 lines deleted...]
-        <w:pStyle w:val="11"/>
+    <w:p w14:paraId="6FF5DCBF" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="zh-CN"/>
-[...37 lines deleted...]
-          <w:lang w:val="zh-CN"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oberlin P, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Mouquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MC. La longue diminution des appendicectomies en France. Études et résultats, Drees. 2014;868. [Visité le 13/12/ 2017]. En ligne : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="002D7380">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:lang w:val="x-none"/>
+          </w:rPr>
+          <w:t>http://drees.solidarites-sante.gouv.fr/IMG/pdf/er868.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46228CCA">
-[...1 lines deleted...]
-        <w:pStyle w:val="11"/>
+    <w:p w14:paraId="46228CCA" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="00BE50BC" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="zh-CN"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="11"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diallo I, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Sarigda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Diendere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EA, Sawadogo A, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Ouedraogo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AGA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Zoungrana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J et al. Access to plasma viral </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>load</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in people living </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HIV </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>treatment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Ouagadougou and Bobo Dioulasso, Burkina Faso. IJID Reg. 2024;12(14):100517. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367FEF89" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="00BE50BC" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="zh-CN"/>
-[...12 lines deleted...]
-        <w:pStyle w:val="11"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Duchêne A, Marty M. Épidémiologie de l’appendicectomie en France. E-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Mém</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L’Académie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Natl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BE50BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chir. 2012;11(4):095-9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65151F8D" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="zh-CN"/>
-[...5 lines deleted...]
-          <w:lang w:val="zh-CN"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76685AAE">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="76685AAE" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Annexes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6BCC16">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1C6BCC16" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>INSERER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8119AB">
+    <w:p w14:paraId="6E8119AB" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="2"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ceci est un article en accès libre sous la licence the Créative Commons Attribution License (</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="006D2A82">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="1155CC"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>http://creativecommons.org/licenses/by/4.0</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C29F5E">
+    <w:p w14:paraId="69C29F5E" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Note de l'éditeur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A68C8DD">
+    <w:p w14:paraId="6A68C8DD" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-      <w:footerReference r:id="rId6" w:type="default"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Société des Sciences de la Santé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2A82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reste neutre en ce qui concerne les revendications juridictionnelles dans les publications des cartes et affiliations institutionnelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EEBFD1" w14:textId="3A6D363B" w:rsidR="000C4D70" w:rsidRPr="006D2A82" w:rsidRDefault="000C4D70" w:rsidP="000C4D70">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000C4D70" w:rsidRPr="006D2A82">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708" w:num="1"/>
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="783DE188" w14:textId="77777777" w:rsidR="00395C53" w:rsidRDefault="00395C53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="61BED405" w14:textId="77777777" w:rsidR="00395C53" w:rsidRDefault="00395C53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...50 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Roboto">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-315495487"/>
       <w:docPartObj>
-        <w:docPartGallery w:val="AutoText"/>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w14:paraId="754523A2">
+      <w:p w14:paraId="754523A2" w14:textId="396BC60B" w:rsidR="000C4D70" w:rsidRDefault="000C4D70">
         <w:pPr>
-          <w:pStyle w:val="5"/>
+          <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
-          <w:instrText xml:space="preserve">PAGE   \* MERGEFORMAT</w:instrText>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="617C5A57">
+  <w:p w14:paraId="617C5A57" w14:textId="77777777" w:rsidR="000C4D70" w:rsidRDefault="000C4D70">
     <w:pPr>
-      <w:pStyle w:val="5"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
-[...3 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2F1B3A88" w14:textId="77777777" w:rsidR="00395C53" w:rsidRDefault="00395C53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F1AB2B5" w14:textId="77777777" w:rsidR="00395C53" w:rsidRDefault="00395C53">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="7"/>
       <w:tblW w:w="0" w:type="auto"/>
-      <w:tblInd w:w="0" w:type="dxa"/>
-[...6 lines deleted...]
-      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4536"/>
       <w:gridCol w:w="4536"/>
     </w:tblGrid>
-    <w:tr w14:paraId="190FED60">
-[...7 lines deleted...]
-      </w:tblPrEx>
+    <w:tr w:rsidR="00574069" w14:paraId="190FED60" w14:textId="77777777">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4536" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="6007D74A">
+        <w:p w14:paraId="6007D74A" w14:textId="444252C5" w:rsidR="00574069" w:rsidRDefault="00136AE3">
           <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11AA3925" wp14:editId="4DDC839E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-68580</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1295400" cy="595630"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTight wrapText="bothSides">
-                  <wp:wrapPolygon>
+                  <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="20725"/>
                     <wp:lineTo x="21282" y="20725"/>
                     <wp:lineTo x="21282" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
                 </wp:wrapTight>
                 <wp:docPr id="1" name="Picture 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="1" name="Picture 1"/>
-[...2 lines deleted...]
-                        </pic:cNvPicPr>
+                        <pic:cNvPr id="0" name="burkinamedicallogo.png"/>
+                        <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1295400" cy="595630"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4536" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="27DB09B3">
+        <w:p w14:paraId="27DB09B3" w14:textId="1FE2A13B" w:rsidR="00574069" w:rsidRDefault="000C57A5">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="0B579B"/>
               <w:sz w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve">                  BURKINA </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:color w:val="1F8E3B"/>
               <w:sz w:val="36"/>
             </w:rPr>
             <w:t>MÉDICAL</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3B0B88BD">
+  <w:p w14:paraId="3B0B88BD" w14:textId="1F02AA0C" w:rsidR="00574069" w:rsidRDefault="00574069">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="9BC2E6" w:sz="6" w:space="4"/>
+        <w:bottom w:val="single" w:sz="6" w:space="4" w:color="9BC2E6"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FA2398B"/>
-    <w:multiLevelType w:val="multilevel"/>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AB6BF36"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BE4619A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3AB6BF36"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1764954416">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="981040597">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:documentProtection w:enforcement="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00987019"/>
     <w:rsid w:val="000C4D70"/>
     <w:rsid w:val="000C57A5"/>
     <w:rsid w:val="00125C8D"/>
     <w:rsid w:val="00136AE3"/>
     <w:rsid w:val="001A4DF0"/>
     <w:rsid w:val="001D3CC2"/>
     <w:rsid w:val="001F1FED"/>
     <w:rsid w:val="002C329E"/>
     <w:rsid w:val="003113A8"/>
     <w:rsid w:val="003401AA"/>
     <w:rsid w:val="003567CE"/>
     <w:rsid w:val="00360311"/>
     <w:rsid w:val="00374689"/>
+    <w:rsid w:val="00380B44"/>
+    <w:rsid w:val="00395C53"/>
     <w:rsid w:val="003C7C23"/>
     <w:rsid w:val="003D3BBB"/>
     <w:rsid w:val="0046351B"/>
     <w:rsid w:val="004D7601"/>
     <w:rsid w:val="00574069"/>
+    <w:rsid w:val="006A4DEC"/>
     <w:rsid w:val="006D5CDD"/>
     <w:rsid w:val="006F72C7"/>
     <w:rsid w:val="007378B3"/>
     <w:rsid w:val="007E5CF9"/>
     <w:rsid w:val="008338AB"/>
+    <w:rsid w:val="008709E5"/>
     <w:rsid w:val="00987019"/>
     <w:rsid w:val="00A85DDF"/>
     <w:rsid w:val="00B31E77"/>
     <w:rsid w:val="00B40E93"/>
     <w:rsid w:val="00B434FC"/>
     <w:rsid w:val="00B70972"/>
     <w:rsid w:val="00BC0E87"/>
     <w:rsid w:val="00C734BD"/>
     <w:rsid w:val="00CD2FBD"/>
     <w:rsid w:val="00EA1D00"/>
     <w:rsid w:val="00F364A5"/>
     <w:rsid w:val="00FC7245"/>
-    <w:rsid w:val="0F877AEB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="6B274C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
-[...2 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="00BD14F9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{391EF959-A198-4D16-886B-51D5F79AF430}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...106 lines deleted...]
-    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="1"/>
-    <w:link w:val="8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0046351B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="3">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="7">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="4">
-[...1 lines deleted...]
-    <w:basedOn w:val="3"/>
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0046351B"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-[...40 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="9">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0046351B"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="En-tte">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="En-tteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E5CF9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
-    <w:basedOn w:val="3"/>
-    <w:link w:val="6"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E5CF9"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E5CF9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
-    <w:basedOn w:val="3"/>
-    <w:link w:val="5"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E5CF9"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:uiPriority w:val="99"/>
-[...5 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="000C4D70"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="2144305081">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drees.solidarites-sante.gouv.fr/IMG/pdf/er868.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3594,86 +2603,83 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...19 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>4</Pages>
-[...3 lines deleted...]
-  <Paragraphs>4</Paragraphs>
   <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>252</Words>
+  <Characters>1390</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2353</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>1639</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Alassane DEME</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Alassane DEME</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>